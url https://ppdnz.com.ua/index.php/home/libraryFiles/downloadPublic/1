--- v0 (2026-06-05)
+++ v1 (2026-09-09)
@@ -1,8088 +1,6511 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F9B28C1" w14:textId="77777777" w:rsidR="00A24081" w:rsidRPr="007F2A8E" w:rsidRDefault="00A24081" w:rsidP="00D105F4">
+    <w:p w14:paraId="7F9B28C1" w14:textId="2094A869" w:rsidR="00A24081" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00D105F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020D790C" wp14:editId="43EA5210">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-43180</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-336228</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="865505" cy="549910"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="737929658" name="Drawing 4" descr="01047ee1-3af4-4513-b2d9-ff9c25452df2.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4" descr="01047ee1-3af4-4513-b2d9-ff9c25452df2.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="865505" cy="549910"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7819BBAE" w14:textId="5EFBDEB2" w:rsidR="001A47A6" w:rsidRDefault="000A7D9C" w:rsidP="00D105F4">
-[...65 lines deleted...]
-    <w:p w14:paraId="29728DBB" w14:textId="345498C4" w:rsidR="007D2B34" w:rsidRPr="00B83BE6" w:rsidRDefault="007D2B34" w:rsidP="00D105F4">
+    <w:p w14:paraId="29728DBB" w14:textId="345498C4" w:rsidR="007D2B34" w:rsidRPr="00264FC0" w:rsidRDefault="007D2B34" w:rsidP="00D105F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A39D25"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4676B1E2" w14:textId="77777777" w:rsidR="00731834" w:rsidRDefault="00731834" w:rsidP="00731834">
+    <w:p w14:paraId="73BF557A" w14:textId="37064E11" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...875 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>15 words</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE27F7">
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk185243663"/>
+      <w:r w:rsidRPr="00264FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...3498 lines deleted...]
-          <w:i/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D5BDB2E" wp14:editId="1AC4F473">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A78FDF3" wp14:editId="464934AB">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1558983</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-27305</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2297950</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-17780</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="927735" cy="834736"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+                <wp:extent cx="8020050" cy="2927350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="283944025" name="Поле 34"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="11" name="Group 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="927735" cy="834736"/>
+                          <a:ext cx="8020050" cy="2927350"/>
+                          <a:chOff x="0" y="87944"/>
+                          <a:chExt cx="8021329" cy="3060746"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...43 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Graphic 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="495300"/>
+                            <a:ext cx="7560309" cy="660400"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="7560309" h="660400">
+                                <a:moveTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="660400"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7560005" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="bg2">
+                                <a:lumMod val="90000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Graphic 13"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="7127678" y="87944"/>
+                            <a:ext cx="72390" cy="1651000"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1155700"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1651000"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="1155700"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="72390" h="1651000">
+                                <a:moveTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="495300"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="71983" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="bg2">
+                                <a:lumMod val="75000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="14" name="Graphic 14"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="6328791" y="1299857"/>
+                            <a:ext cx="64769" cy="107950"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="65405"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="69621"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="22809" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="27000" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="37376" y="84188"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="79984"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="74803"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="41592" y="69621"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="64769" h="107950">
+                                <a:moveTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="62534" y="63500"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="58585"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59474" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59461" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="59410" y="14833"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55359" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="95097"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="90525"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="83731"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10833" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12522" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17106" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="23888" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="54102"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40487" y="55778"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="47269" y="60363"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="51854" y="67144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="53530" y="8940"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="46824" y="2235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="40957" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="20662" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="8445" y="12065"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6261" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6159" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="33083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17018" y="20967"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18072" y="17995"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18161" y="17754"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="25158" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="39585" y="10769"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43878" y="13208"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48564" y="22567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="48641" y="47929"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="43802" y="45034"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="38227" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="43256"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="45783"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="52692"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="62928"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2540" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9436" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="19672" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32194" y="107632"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="44704" y="105092"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="54940" y="98183"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="55880" y="96786"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="61849" y="87947"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="75438"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="64376" y="69240"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F5821F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Image 15"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6427537" y="1323863"/>
+                            <a:ext cx="232252" cy="69697"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="16" name="Image 16"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="6696208" y="1323853"/>
+                            <a:ext cx="323795" cy="69608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="541959" y="495187"/>
+                            <a:ext cx="74930" cy="660363"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="74930" h="239395">
+                                <a:moveTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="239090"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="74320" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="bg2">
+                                <a:lumMod val="75000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Textbox 25"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3987062" y="1263878"/>
+                            <a:ext cx="3036570" cy="1884812"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3A426CFE" w14:textId="6155E385" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                              <w:pPr>
+                                <w:spacing w:line="227" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="32"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>eISSN</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>:</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00234CF7">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="-12"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">3041-2110 </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="26"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Випуск </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">24 </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:w w:val="90"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>(2026)</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="231F20"/>
+                                  <w:spacing w:val="31"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0028077B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:color w:val="B8CE07"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="85"/>
+                                  <w:position w:val="2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>|</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="215C2BE2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0064385F" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0064385F">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>DOI</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="680C4E3F" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0064385F" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="16"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:tbl>
+                              <w:tblPr>
+                                <w:tblStyle w:val="PlainTable2"/>
+                                <w:tblW w:w="0" w:type="auto"/>
+                                <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                              </w:tblPr>
+                              <w:tblGrid>
+                                <w:gridCol w:w="3539"/>
+                                <w:gridCol w:w="1232"/>
+                              </w:tblGrid>
+                              <w:tr w:rsidR="00234CF7" w14:paraId="7865DEC8" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3B22BC3A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Секція</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3E9BC1C8" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                      <w:rPr>
+                                        <w:b w:val="0"/>
+                                        <w:bCs w:val="0"/>
+                                        <w:sz w:val="15"/>
+                                        <w:szCs w:val="15"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00234CF7" w14:paraId="4D7C23CF" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="7720A9A5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>УДК</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3B191D0C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00234CF7" w14:paraId="343360C7" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="2E769CDC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата першого надходження статті до видання</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="176C638A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00234CF7" w14:paraId="3879FCC0" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:trPr>
+                                  <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                </w:trPr>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="32147C40" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="56EF6170" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                              <w:tr w:rsidR="00234CF7" w14:paraId="3DB74051" w14:textId="77777777" w:rsidTr="0038786E">
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    <w:tcW w:w="3539" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="3AE21D47" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                    </w:pPr>
+                                    <w:r w:rsidRPr="0038786E">
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                        <w:sz w:val="18"/>
+                                        <w:szCs w:val="18"/>
+                                      </w:rPr>
+                                      <w:t>Дата публікації</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:tc>
+                                <w:tc>
+                                  <w:tcPr>
+                                    <w:tcW w:w="1232" w:type="dxa"/>
+                                  </w:tcPr>
+                                  <w:p w14:paraId="0F8A0A3B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                                    <w:pPr>
+                                      <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                    </w:pPr>
+                                  </w:p>
+                                </w:tc>
+                              </w:tr>
+                            </w:tbl>
+                            <w:p w14:paraId="3A2B36D2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Trebuchet MS"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Textbox 26"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2371696" y="649646"/>
+                            <a:ext cx="5649633" cy="314960"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6C1748AA" w14:textId="42AAF7D4" w:rsidR="00234CF7" w:rsidRPr="0028077B" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                              <w:pPr>
+                                <w:spacing w:line="478" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00234CF7">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                                <w:t>Український політико-правовий дискурс</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00234CF7">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                  <w:b/>
+                                  <w:sz w:val="36"/>
+                                  <w:szCs w:val="36"/>
+                                </w:rPr>
+                                <w:t> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4D5BDB2E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...34 lines deleted...]
-              </v:shape>
+              <v:group w14:anchorId="3A78FDF3" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-2.15pt;margin-top:-1.4pt;width:631.5pt;height:230.5pt;z-index:251663360;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",879" coordsize="80213,30607" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQA9rLutSggAAD4lAAAOAAAAZHJzL2Uyb0RvYy54bWzsWl2v2zYSfV9g/4Og&#13;&#10;98YiRerDiFPsNpsgQLcbtCn6LMuyLVSWtJJ87fz7niFFUb6OJd80N0iB4uJalDSihmfODIdDvfz+&#13;&#10;fCich6xp86pcueyF5zpZmVabvNyt3F8/vPkucp22S8pNUlRltnI/Zq37/at//uPlqV5mvNpXxSZr&#13;&#10;HHRStstTvXL3XVcvF4s23WeHpH1R1VmJm9uqOSQdTpvdYtMkJ/R+KBbc84LFqWo2dVOlWdvi6mt9&#13;&#10;032l+t9us7T733bbZp1TrFzo1qnfRv2u6Xfx6mWy3DVJvc/TXo3kM7Q4JHmJlw5dvU66xDk2+VVX&#13;&#10;hzxtqrbadi/S6rCotts8zdQYMBrmPRrN26Y61mosu+VpVw8wAdpHOH12t+lPD2+b+pf6faO1R/PH&#13;&#10;Kv29BS6LU71bju/T+c4Kn7fNgR7CIJyzQvTjgGh27pwUFyMPRpIAPsU9HvPQx4nCPN3DMPa5KIyF&#13;&#10;MHf+Y59mPo/1074XeKEISGaRLPXLlYqDSqcaHGotTO2fg+mXfVJnCv2WYHjfOPkGFOeuUyYHUPlt&#13;&#10;zxpcgU70ckgRkv1Z24P6SZxELH2vh8KAFcrA871+uEHgCS0wjDZZpse2e5tVCvbk4ce2U1DuNqaV&#13;&#10;7E0rPZem2cAJiP6Fon/nOqB/4zqg/1oDXicdPUe2pKZzWrmDKvuV22tCtw/VQ/ahUoId2Y7EYF/X&#13;&#10;MZaHrlamKMeyIMFIytwzx1r1p2Uuhm4EzFELjl/8RHEFOvQ0HaZF1WbAEZdo9ENDIYKLY8zbqsg3&#13;&#10;b/KiIAhUjMp+KBrnIQG86x1XEaA4Hv5bbfS1GOiY9w3i6g0XPRWl6u85OlcDxRuJnpqQ1FpXm4/g&#13;&#10;8wkMXrnt/49Jk7lO8a6Ex1CQNI3GNNam0XTFD5UKpYoETdt9OP+WNLVTo7lyO1D5p8o4TrI0HCVs&#13;&#10;B1l6sqz+deyqbU4EVrppjfoTOLF2qOf3Zv/Km/0neXPIeBiEmOTA7VEMG1ya+3Ef/VggmWWDCQpj&#13;&#10;dhm0MIs8g0drTeDPRhGyg3XW3q9YHAESDIYxKcOBvFbOuM3YYS9ljYQ5XkhegGAkzPFKh6dJX2hs&#13;&#10;+rxy71GQeyIkxpOnwTBSRgFzHMNgo7/yTx0mLwXDwRJPEn789qvhkyuaeI/2mH8XMWkIV7ejWygt&#13;&#10;nwfxLxXd7upcofd3dCt3JuT2WYjJVcRVdFM51t25SuBzBDWmAwKP40iGOmUw8S0QYdAnLMwLY53c&#13;&#10;wSpfPbz1ilB403p8KroJJmOkb4huQRxwRkOBrrfc2Q/9MNDSUiDJ0dLGS81RuzVHqOyTl3lZHlGS&#13;&#10;90gL05859v0OsiHQV8ZTnP9UxLA6RIJF0aS+dmzzsha1eR1GsiLy1FR6U18rO7aGGf9V4LJx+y5b&#13;&#10;B2KwXsyFCYu3bB1w6cNZyCZYoRhpo4s5apvIWIRaVkb4m8R5JCuYpxYKN/GAbKBdTYQxVj1TfIMs&#13;&#10;03xjIvKncZbSl5pvcA1462S/PpYlCocoHkAzwzfHHoZBNJTCn6abZJHUkEVgnnE805856n5FyCmk&#13;&#10;wBSxJ/k0vMITUahlpRer2HQTXp+zWOsQI2Ez60jzbnPs3c6P4EBKh9l+Wcg8HSbm9WVcch2A5nFg&#13;&#10;HhmWdJjH1/YbhEyvo2/iYPXFajOYpg4fcEAyiCx3ijoWXzlLdWu3+X4tH+b1tTybxwFe0VN9Hl8r&#13;&#10;O+sWIoi4phnn/hx7Y8ynZOHpgMO9INCsmZaLhNBLcYYnpl8d8D7UsBCjn7RrgElTKen7YOSkKAs9&#13;&#10;pt3mKbLcg0NO9xt5oQaAYQqaHhmL2N1D45JJre98ZPRjivVkrHlZhMN+SYjylTftNiKSgeGLnMFB&#13;&#10;RIG4d4aADphvSF8hPcxtk64bca6JKHwup0OjdfN5WQbDGh3CGe7EwtdRVCL8T0+UHCmWGlmAiuI0&#13;&#10;ulpu3sGHLmkNP03GQdE4YjNjsuNnKILOjMoCSwTzpyEQIvQ0a+7oWQqay4kK8ypLGUW97OwsGbBI&#13;&#10;6NAwj5pNx+aNYWXBhKss5CoxxEx334q22a2Hat0bGXH2pveK0cL3L1goq/N0if9+dwCtq7L3/C4K&#13;&#10;nuqOVATUOzGHu/o4JM3vx/o7bGQA/3ydF3n3UW3KoA5KSpUP7/OUNhboZFRBRxjVFfR3h2SXOUwF&#13;&#10;dCNDT1CsuupgXeS1Kb1Su1cVxexHeyGfGK3eZ3ldpcdDVnZ646jJCmhdle0+r1sUxZfZYZ2hwN+8&#13;&#10;2yDGpti06lDkr5u87IgmqPd2TdalKBAnyy1KwD+jrK6D6nBDKW31pCHc2AQIBA+lr2Mu5gg/0olY&#13;&#10;sjQLa+5z5Ip65wPLoyG3NQtrKqfSTkBfeKUav6o+mxoiOUUv0oOpNVEqQjFtFDT+OrTB9HBBGzVP&#13;&#10;EcZErW+BNmSuZ6YNrZSRUKg0hGgjVUJmaYNrqMIMtBlyjy9HG6odPX9ZHp7xaJNNTcp3F66wBIn7&#13;&#10;tBXlU4ZFonJh412hiCn3p01J7B7ZVZCBaVwVNR71PFV5rQjKVqhFI8VUPmyLFHo1GiLT0nOyyf+t&#13;&#10;xOW69VLK3DNH3ZuWodI3diZ0ADMC5vj4tU8Sftzp58/X9A3A9P7aXUVi2upT8fuJ+2t3da6W2X9X&#13;&#10;oG9VoFG/6R35A3xvXZ0dXdEZObLTnf9dYS9ZVYXo+o0p04+j0OvXwYwHaol14dQ+HBlbVtqtUQAV&#13;&#10;kd6Zh4mMX5sp8b5Z0ypDre68PuN91PxC26ffyiYoH2bWwUhqbqWh9p803GskTD8Mc5RenYk40N9r&#13;&#10;2PkJa904oLIWhV6f4cSEiy9lIv2RBgW2r2sp9SkKPtJRWwr9B0X0FdD4XMUJ+9nTqz8AAAD//wMA&#13;&#10;UEsDBAoAAAAAAAAAIQBUPbeEUwUAAFMFAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoa&#13;&#10;CgAAAA1JSERSAAAAMAAAAA8IBgAAAKIuTP8AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQA&#13;&#10;AA7EAZUrDhsAAATzSURBVEiJvVZ9UFRVHD33vrdvdxFXUmQZBVylVNYESUA+bDRDy9LUhrQAaxzL&#13;&#10;j8EyLSPGsnG0RscpxzJsiBzxK6lJ03HSTPFr0w1XWUAICZGANRAUFMH9eO/e/nAWYVlAaurMvH/u&#13;&#10;7/zOPef93rtzCeccbrC6kki5YN/rzFYYw25eHU39HyulQyPyxfEpX9HBI0vgAdZQPsZ5bP1n/I4t&#13;&#10;BLJD416nAWFFYtyiTUJItMm9xhWn5NiVnOep4YYYkbRDjHw5GwDk4gOp8sU9S+iQ8AvStDUrvPGd&#13;&#10;JzZsZDWWBAoAnHPisuxeat8+xyxf2vcGVJp74uOz9nLZrpUv5CyzfzMrXy4+kOopwlvqh7DKM9Og&#13;&#10;uCQaEnuaGuLzqCE+jzXXGhy7U4/LZcdmPyBzwmosCayuJJI72/p1eRSX1E69UxfEaiwJ8m/b31Yq&#13;&#10;TYneAvDGijBWY0kQAUCx5i50Hfkgk/iHlqlT9iRSXaDNTVSq8590fLvgJ+ePK3YR7cBG4dFJRz3F&#13;&#10;BOPz30lT0jM6vm3ngeV7nfuX5Qpv/RpCfAfXu2tUH1aoWbA/vrtJdIJmQJPz6JovNYuOhBNR7fBG&#13;&#10;odxxt7/z5Kfrodbd1ryaO6mjeQAQQmLOqudmzQbuj40zRehtXyJITqo3WqE4JaX20sOZ9QIxKnUb&#13;&#10;v1k5Uj7/9bvdcahs2ZWG1ga9GDkvm/Tzv+GNJAxPOEGHRpr5jd/DWcWp6f/UUF8hGmfkEr+gKpdp&#13;&#10;62rWVDPcG4eyv4qiAEAcO3tPT2LC2Dm7AYDduDK2Ty6oIPeJ3xGcCaop6RmQ7VrXsbVbvFFE1nh1&#13;&#10;NAAQv+DKHn0MHFYBAOxW5che9+WMsobyMZB8W4SQmDMda6ypOtRxOCPLs0c1Me1j6hf0Z2f/iiAY&#13;&#10;Z+TS/B1vKuXHZ8pXfnlBHDX1UKcAvKl6BFTaNqLR3e7JFPEZ1AAAvLVR71ljVebJLnP2ShDKAEC5&#13;&#10;Zkpklaap6uScZ7vott4crFw+mNwlQNT8TACdAoArAiGES9PXpdmzZ1x0/bz2c2HExONEpW0DoQoA&#13;&#10;iMTXv5431xq4425/ovZt6S4Ab6kfAgD0EUNFlwC2glhmK4htD6s3FkpJmUmCIe6kJ5cGRZof+hRi&#13;&#10;TAAAGmi0ilHzM+ULOctcpq2rpadWrQYV5fsBBoWW8eZaA2+qDiWBRmu3Ws3VIwCA+IeWedbEuMWb&#13;&#10;VAlLN9x3TxnR6JofymAfoJq0co1ccniefC5rlRgxdzuo6AIASvXGQgCQvYzVDc45UYoPpgAADRhV&#13;&#10;3IVAqUK0freI1u/Wf2EeAIh2QJOUmPEemEvlOr15LVTaNgCgYvRrX0ClbZMv7V3MWxsDvDWza6ZE&#13;&#10;dt0aQ4fFnqLBD64H/zeE8Bd30qAnzislh16B444fAFCqC7Sp4pdshKNFZ8+Ze5Y11w7r2KRUmSc7&#13;&#10;vl/6Awhl0jMfLSeEcO/y/z0IoUyavi4NAJTyEzMBQAQAcWLaJ9xl95HPbUu3Z04pp0MjzdQ/tEyx&#13;&#10;WSfw+tII+AxqUM/Zkkz1YUX/1gSrKx13L+u5Lv8aHWj4Q52U+VJv/TRwTIE4PnWbbNmZ1h6AUFGW&#13;&#10;nk5/XzDE5cmXD6aw69YYuaR0HA0YXSRMWLhZFb9kY8f7TDs0umYaHG0iA4KqenVOCO/x81P5tLZT&#13;&#10;dYG1NDjaRNT9vJ6KqsnvfMgaK8KguKS/ATrSFJaRJxUIAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAA&#13;&#10;IQALuYWmIAgAACAIAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAA&#13;&#10;RAAAAA8IBgAAAF2MaR0AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAfA&#13;&#10;SURBVEiJtZZ7UNTXFcfPvb/H7gLlJQ9FEFRkARXQopREhCLWKNYivhIVNVrbJpZJH6bVVlOj1jBa&#13;&#10;B2l8JI4xjq9Oi6MSH6BjqQ9EBGLDQx4KLK8EYVkEl2XZ/f3uvf0Ddt0F0XUy/c6cmd/v7ufee875&#13;&#10;nXP3IsYY2Io0F8dJ+fv2AACIi7NWYje/FniJGCUcKTu3jjQXz6bt1ZFM+zgcqCSAs1eHMGPtp0Jc&#13;&#10;+m47njFEKnNWEs3dOYP8ZCAmBajcu/hpbx8T52z5IwCAXPnVO3LpqfdH2ldcmLERe02ssa5r0rtK&#13;&#10;d49sIXU3FzBdvRpkkxK5jW3m33gvQ4hefcR2Ln1SFSXdyfqIPnk4jXW3BgEghgNjbovzd27ih24k&#13;&#10;l59fQ1tKZgEAkOrcpfhHGzJHcop21qvNlz78krY+iAXRRY991BU4IvUk4niJtj2cTnWaEDu+uzXQ&#13;&#10;fHnLMaopSALByYC9Qx7iKYvOIl7RTztqp7LOujBrgPonY2lLySzk6tcCKveu4V+CcNbH/mdu/cd+&#13;&#10;+jUoftDDBcXmQ1BsPgBDpKFgLuvSTLKLr+Z6ijn7l+e5iNRTnHrehYFk9rqSqssrgDEEjDGrUSLx&#13;&#10;hn1RncYza/IMGeF64/HFhba/2xrpah5v+CSs17BrgmzK3/tXKvUrhjLU3Odkfe7V+hj2ReoMOwOZ&#13;&#10;KW9HFjUZnF/Gmws/32zYGcikb7LXjeSDxUx5O7IMu8YTomucaLceJZgae9yt77JZMOyN6DKeWnmD&#13;&#10;Uors2L5uD0opsqsQ2liUAMano7gJs68BAKP1t96iPd8FDG0bxhgy5247DFKfs5iSmcZPXXz6RRWE&#13;&#10;BFWf5dl8fVcmGLs9hXl/+UCY+e7fX8W/jkjT/XgQVH3YM7Debj2EKShdu61+d9ROhf4eD+ytrkQI&#13;&#10;2Z0VSOX2FAAA2y1cfXUZAAAXMucSHzpQTqQ6d+lQB2jdzfm0/tZbeFzMbW5KyplXOtz6IJZU5qxE&#13;&#10;vuFlfHTa4dcJ1iEhTBzk6KsQa0IYlXm5Ji8V+YaXYc+gOk497wIgTEn1lWVDJ5GW4jgAAD5q2fGh&#13;&#10;mX6RaPPAmcRHLj2BMC875PxriJv046tgNrhIdz7dxqR+1Ugc8g6uQm7+TaQmdwlpuj+bMYaGMtaW&#13;&#10;oU3346Gvy4ufuf4AAAByHqXFQbH/oZq7c+izNn/sOqbVwrKOR1MAAJBXcLUjDlPtAI+9JjrE20ou&#13;&#10;O7eWfvvfGLtBpdtTMfEPf7K8Cm9u2kObS+Kkm/t3SUXHfsdHLDnJx6w/gN39G22nIU40iymZq03/&#13;&#10;3HDJdHLFLeQbXiZEpx3iIlJPIl5hArCpEFI12C5h889ZxriwBdkAw9uG6hrUAADYPUDjSFBskEcO&#13;&#10;8nZ7tZTOksvOrbM1UnVluV2ggtKoWH06SUj682YkKI1y8fEP+g8lPDbf2LOPUdnunOTGzShQ/vzK&#13;&#10;dG7q4tNM+2iy+crWo/0H4+tJQ0ESwGBCGCWcXJOXCi7eT5i+fSzRFCYSTWEiUrr2AACQqsv2Drj4&#13;&#10;tAEAsN52P0eCQi7eA7y+wyHeVuLCjI1OW2tVtqb69a3gYXtgXhZiN+5Xpt8ZLy45tByPm3FHvnd0&#13;&#10;s/ny1qNDWewRoFGkZKYp0wuChITfbwdgyHR2bR5pLErAAAC0uXg29Om8oVc72nR65b8tZj6f/g8A&#13;&#10;ANr6IJY+a/O3LugTUgnwvFJemRAf9SBf7xD/fYQ40cyHJ2crVp+dw4UlZ5Oy7HepriHkRSx2Hf2t&#13;&#10;EJe+W7H+YgyITgbp5v5dGACAVA0cnGLyJ79QbMiZaWv8D1d9BmDfNsgntBxg4BLniJN4kCcVF9Je&#13;&#10;dJD9P4QQYthHXQEAQNtrIl7qn+uYVqRy66Lt1ZF4oF2upYLS7SkXufQE5xdZYmvWhFQ9/7fhp6ac&#13;&#10;QW7+TfRxfjJ5nJ/8Kuc49dwc5B3ykLaUvkkqL676vsG+rpCTZ6djnEcnpi0ls8Cg9eVC5n6FOEEa&#13;&#10;BvmElSPPoDra+vUblrZBonOvuGD3ewAApuxfnZcKP/+Q0edXaYuYZHQCGDzdF2ZsBEDMnLP5hPlW&#13;&#10;5seMSMJI/OuKNBfHDa08xiim2kdTQOXehcdMfgAAwHq1o6nO/ioPAEB7vgtgxmce3ITZ15Hp6vaD&#13;&#10;cunJTeKKY4v4kKRLL9rQnL93j3z38FbhJx/9RohZn2UZlysurjJf33kA+rq8QOnajX3CytGoCbUI&#13;&#10;YUo7qiOQe4BGsTjLWhFy7fWfSbnbDzN9ux+ILnrsG1qOvIKrEeZkqq0LB1FlUL5zYgEAgHTv6Gbp&#13;&#10;xp59yN2/EamGf2EuavlxIXr1EWbSuxr/Nr0TeQbWceNn3QDMyQAAVFcfShsK5opLDi23XDKl0lPv&#13;&#10;S9c+zuImxuchz6DH1oTW5C0BTjQpN+TM5LYtUm9ETh46If63O0a6NCEnTy19UjUdCSojF5yQaxnH&#13;&#10;vqEVfNSyLwFjCoijrLMujDbfj6dtFdEguui5kKRLnP+0IivvNbGWj1rxBfCiGTBHWJcmhDYVJdC2&#13;&#10;imjgFSZ+UuIVLjDmNgAA624Zz/TtY5HobACE2VDDoyd/w/lFlA7WA2YdNRG0/uZ82lYZzfq7PbF7&#13;&#10;gEaRevBtbtyMAmscooue9baPJY33EmlTUQLVNYQCMSn58IX/ElMy1yCFc+//ACmYE/E+Eu8CAAAA&#13;&#10;AElFTkSuQmCCUEsDBBQABgAIAAAAIQBTDwcN5QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#13;&#10;b4MwDMXvk/YdIk/arQ3QsiFKqKruz6matHbStJsLLqCSBJEU6Lefe9outqxnP79ftp50KwbqXWON&#13;&#10;gnAegCBT2LIxlYKvw9ssAeE8mhJba0jBlRys8/u7DNPSjuaThr2vBJsYl6KC2vsuldIVNWl0c9uR&#13;&#10;Ye1ke42ex76SZY8jm+tWRkHwJDU2hj/U2NG2puK8v2gF7yOOm0X4OuzOp+315xB/fO9CUurxYXpZ&#13;&#10;cdmsQHia/N8F3Bg4P+Qc7GgvpnSiVTBbLniTe8QYNz2Kk2cQRwXLOIlA5pn8z5H/AgAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGK&#13;&#10;wjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqm&#13;&#10;BUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdS&#13;&#10;x2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+yb&#13;&#10;yBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD2su61KCAAAPiUA&#13;&#10;AA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAFQ9t4RTBQAA&#13;&#10;UwUAABQAAAAAAAAAAAAAAAAAsAoAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAh&#13;&#10;AAu5haYgCAAAIAgAABQAAAAAAAAAAAAAAAAANRAAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0A&#13;&#10;FAAGAAgAAAAhAFMPBw3lAAAADwEAAA8AAAAAAAAAAAAAAAAAhxgAAGRycy9kb3ducmV2LnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAAJkZAABkcnMvX3JlbHMvZTJv&#13;&#10;RG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAJUaAAAAAA==&#13;&#10;">
+                <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;top:4953;width:75603;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7560309,660400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGdoeXxQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvC/6HMIK3NVVEl9oofiB4EuyK56EZ29JmUpto67/fLAhehhle3md4knVvavGk1pWWFUzGEQji&#13;&#10;zOqScwWX38P3DwjnkTXWlknBixysV4OvBGNtOz7TM/W5CBB2MSoovG9iKV1WkEE3tg1xyG62NejD&#13;&#10;2eZSt9gFuKnlNIrm0mDJ4UOBDe0Kyqr0YRSU58ns5GR6amR3n2+r62KTXxZKjYb9fhnGZgnCU+8/&#13;&#10;jTfiqIPDFP6FwgJy9QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGdoeXxQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" path="m7560005,l,,,660400r7560005,l7560005,xe" fillcolor="#ddd8c2 [2894]" strokecolor="#ddd8c2 [2894]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 13" o:spid="_x0000_s1028" style="position:absolute;left:71276;top:879;width:724;height:16510;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="72390,1651000" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjH+pZxQAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#13;&#10;EIbvhf6HMIXeNKsF0dUofrTQm9WVnsfNdLO4mSyb6Kb/3giFXoYZXt5neBaraBtxo87XjhWMhhkI&#13;&#10;4tLpmisFp+JjMAXhA7LGxjEp+CUPq+Xz0wJz7Xo+0O0YKpEg7HNUYEJocyl9aciiH7qWOGU/rrMY&#13;&#10;0tlVUnfYJ7ht5DjLJtJizemDwZa2hsrL8WoVzPjdfBU9n/exWDs8X6P99hulXl/ibp7Geg4iUAz/&#13;&#10;jT/Ep04Ob/AQSgvI5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjH+pZxQAAAOAAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" path="m71983,1155700r-71983,l,1651000r71983,l71983,1155700xem71983,l,,,495300r71983,l71983,xe" fillcolor="#c4bc96 [2414]" strokecolor="#c4bc96 [2414]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 14" o:spid="_x0000_s1029" style="position:absolute;left:63287;top:12998;width:648;height:1080;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="64769,107950" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZiLbqyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfhf7DMkJfpG4spZToKlJJkT601voBQ3ZMQrKzMbuN8e87guDLMMPlnuEsVoNrVE9dqDwbmE0T&#13;&#10;UMS5txUXBg6/2dMbqBCRLTaeycCFAqyWD6MFptaf+Yf6fSyUQDikaKCMsU21DnlJDsPUt8SSHX3n&#13;&#10;MMrZFdp2eBa4a/RzkrxqhxXLhxJbei8pr/d/Tiiztv8odpO6Pn5/flWn4ZBNstqYx/GwmctYz0FF&#13;&#10;GuK9cUNsrTi8wFVIFtDLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZiLbqyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m41592,69621l37376,65405r-10376,l22809,69621r,10363l27000,84188r10376,l41592,79984r,-5181l41592,69621xem64376,69240l62534,63500,59474,58585r,-4483l59461,47929r-51,-33096l55359,10769,53530,8940r,66498l51854,83731r-4585,6794l40487,95097r-8293,1689l23888,95097,17106,90525,12522,83731,10833,75438r1689,-8294l17106,60363r6782,-4585l32194,54102r8293,1676l47269,60363r4585,6781l53530,75438r,-66498l46824,2235,40957,,20662,,8445,12065,6261,17754,6159,33083r10859,l17018,20967r1054,-2972l18161,17754r6997,-6985l39585,10769r4293,2439l48564,22567r77,25362l43802,45034,38227,43256r-6033,l19672,45783,9436,52692,2540,62928,,75438,2540,87947,9436,98183r10236,6909l32194,107632r12510,-2540l54940,98183r940,-1397l61849,87947,64376,75438r,-6198xe" fillcolor="#f5821f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 15" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:64275;top:13238;width:2322;height:697;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzwbU7yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvhf6HZQq9FLOx1A9iNlItBa9qS+ltyI7Z2OxsyG41+utdQfAyzPDyPsOTz3vbiAN1vnasYJik&#13;&#10;IIhLp2uuFHxtPwdTED4ga2wck4ITeZgXjw85ZtodeU2HTahEhLDPUIEJoc2k9KUhiz5xLXHMdq6z&#13;&#10;GOLZVVJ3eIxw28jXNB1LizXHDwZbWhoq/zb/VkH7sj67Ydl8L972ExN+tlP7W3mlnp/6j1kc7zMQ&#13;&#10;gfpwb9wQKx0dRnAVigvI4gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzwbU7yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 16" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:66962;top:13238;width:3238;height:696;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvFfL6yAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMkLf6iahiETXoC0tLVRFbX0esmMSk50N2a2mf+8WBF+GGS73DGeW9aYRZ+pcZVlBPIpA&#13;&#10;EOdWV1wo+N6/PU1AOI+ssbFMCv7IQTYfPMww1fbCWzrvfCEChF2KCkrv21RKl5dk0I1sSxyyo+0M&#13;&#10;+nB2hdQdXgLcNDKJorE0WHH4UGJLLyXl9e7XKNj8PEfbd8JlfbLrrzihw+pzclDqcdi/TsNYTEF4&#13;&#10;6v29cUN86OAwhn+hsICcXwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvFfL6yAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+                <v:shape id="Graphic 17" o:spid="_x0000_s1032" style="position:absolute;left:5419;top:4951;width:749;height:6604;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="74930,239395" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDJGIeyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGcGbbtLSVqKrSEOkBw+tCl6H7JhEs7Nhd6uxT98VhF6GGX7+b/jmy9604kLON5YVpJME&#13;&#10;BHFpdcOVgv2uGE9B+ICssbVMCm7kYbkYPM0x0/bK33TZhkpECPsMFdQhdJmUvqzJoJ/YjjhmR+sM&#13;&#10;hni6SmqH1wg3rXxOkjdpsOH4ocaOPmoqz9sfo+Drlm4O6z51Rfqa/+bTIjm9tHulRsM+n8WxmoEI&#13;&#10;1If/xgPxqaPDO9yF4gJy8QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDJGIeyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m74320,l,,,239090r74320,l74320,xe" fillcolor="#c4bc96 [2414]" strokecolor="#c4bc96 [2414]">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 25" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:39870;top:12638;width:30366;height:18848;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5QNgUyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oTe6kah0kY3IlZBKEhjeujxNfuSLGbfptlV03/vFgpeBoZhvmGWq8G24kK9N44VTCcJ&#13;&#10;COLSacO1gs9i9/QCwgdkja1jUvBLHlbZ6GGJqXZXzulyDLWIEPYpKmhC6FIpfdmQRT9xHXHMKtdb&#13;&#10;DNH2tdQ9XiPctnKWJHNp0XBcaLCjTUPl6Xi2CtZfnG/Nz+H7I69yUxSvCb/PT0o9joe3RZT1AkSg&#13;&#10;Idwb/4i9VjB7hr9D8QzI7AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5QNgUyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3A426CFE" w14:textId="6155E385" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                        <w:pPr>
+                          <w:spacing w:line="227" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="32"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>eISSN</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>:</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00234CF7">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="-12"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">3041-2110 </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="26"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Випуск </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">24 </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:w w:val="90"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>(2026)</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="231F20"/>
+                            <w:spacing w:val="31"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0028077B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:color w:val="B8CE07"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="85"/>
+                            <w:position w:val="2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>|</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="215C2BE2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0064385F" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0064385F">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>DOI</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="680C4E3F" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0064385F" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="16"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:tbl>
+                        <w:tblPr>
+                          <w:tblStyle w:val="PlainTable2"/>
+                          <w:tblW w:w="0" w:type="auto"/>
+                          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                        </w:tblPr>
+                        <w:tblGrid>
+                          <w:gridCol w:w="3539"/>
+                          <w:gridCol w:w="1232"/>
+                        </w:tblGrid>
+                        <w:tr w:rsidR="00234CF7" w14:paraId="7865DEC8" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3B22BC3A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Секція</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3E9BC1C8" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                                <w:rPr>
+                                  <w:b w:val="0"/>
+                                  <w:bCs w:val="0"/>
+                                  <w:sz w:val="15"/>
+                                  <w:szCs w:val="15"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00234CF7" w14:paraId="4D7C23CF" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="7720A9A5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>УДК</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3B191D0C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00234CF7" w14:paraId="343360C7" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="2E769CDC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата першого надходження статті до видання</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="176C638A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00234CF7" w14:paraId="3879FCC0" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:trPr>
+                            <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                          </w:trPr>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="32147C40" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата прийняття статті до друку після рецензування</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="56EF6170" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                        <w:tr w:rsidR="00234CF7" w14:paraId="3DB74051" w14:textId="77777777" w:rsidTr="0038786E">
+                          <w:tc>
+                            <w:tcPr>
+                              <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              <w:tcW w:w="3539" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="3AE21D47" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0038786E">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Avenir Next" w:hAnsi="Avenir Next" w:cs="Tahoma"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Дата публікації</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:tc>
+                          <w:tc>
+                            <w:tcPr>
+                              <w:tcW w:w="1232" w:type="dxa"/>
+                            </w:tcPr>
+                            <w:p w14:paraId="0F8A0A3B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="0038786E" w:rsidRDefault="00234CF7" w:rsidP="00795465">
+                              <w:pPr>
+                                <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:tc>
+                        </w:tr>
+                      </w:tbl>
+                      <w:p w14:paraId="3A2B36D2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Trebuchet MS"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 26" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:23716;top:6496;width:56497;height:3150;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJkkZjyAAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6qxs9hBrdiGgLQqE0xkOPr9mXZDH7NmZXTf99tyB4GRiG+YZZrkbbiQsN3jhWMJ0k&#13;&#10;IIgrpw03Cg7l+8srCB+QNXaOScEveVjljw9LzLS7ckGXfWhEhLDPUEEbQp9J6auWLPqJ64ljVrvB&#13;&#10;Yoh2aKQe8BrhtpOzJEmlRcNxocWeNi1Vx/3ZKlh/c/FmTp8/X0VdmLKcJ/yRHpV6fhq3iyjrBYhA&#13;&#10;Y7g3boidVjBL4f9QPAMy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJkkZjyAAAAOAA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6C1748AA" w14:textId="42AAF7D4" w:rsidR="00234CF7" w:rsidRPr="0028077B" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+                        <w:pPr>
+                          <w:spacing w:line="478" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00234CF7">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                          <w:t>Український політико-правовий дискурс</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00234CF7">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                            <w:b/>
+                            <w:sz w:val="36"/>
+                            <w:szCs w:val="36"/>
+                          </w:rPr>
+                          <w:t> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0E3F2302" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="A39D25"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272EB69B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46201899" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585C7993" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB0EDFE" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="642C5BF8" w14:textId="3A53DA15" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Назва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>статті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="14D1261E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обмежень щодо довжини заголовка немає, але рекомендуємо не перевищувати 15 слів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B00B64" w14:textId="2EDD6E58" w:rsidR="00234CF7" w:rsidRPr="00866E21" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ПІБ першого автора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>науковий ступінь, вчене звання,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>місце праці, місто, країна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00866E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AB1C18A" w14:textId="28EBBB2B" w:rsidR="00234CF7" w:rsidRPr="00866E21" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ПІБ другого автора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>науковий ступінь, вчене звання,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>місце праці, місто, країна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00866E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1BDA4B49" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анотація.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анотація має бути інформативною, оригінальною та відображати основний зміст статті й результати дослідження. Обсяг — не менше 1800 знаків з пробілами, включно з ключовими словами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2086E851" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рекомендована структура анотації:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета, Методи, Результати, Висновки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728B3920" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Використовуйте синтаксичні конструкції, характерні для мови наукових текстів, уникаючи складних граматичних побудов. Дотримуйтеся єдності термінології між анотацією та текстом статті. Уникайте дослівного дублювання анотації з будь-якою частиною основного тексту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621B6853" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ключові слова:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6–12 ключових слів, розділених комами. Ключові слова не повинні дублювати слова з назви статті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507E20FA" w14:textId="225DBC8D" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6AA83C" w14:textId="77777777" w:rsidR="00264FC0" w:rsidRDefault="00264FC0" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EF066F" w14:textId="77777777" w:rsidR="00264FC0" w:rsidRPr="00264FC0" w:rsidRDefault="00264FC0" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C3F515" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="259DED70" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>There are no restrictions on the length of the title, but we recommend not exceeding 15 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AAAE1E" w14:textId="5B09E5D5" w:rsidR="00234CF7" w:rsidRPr="00866E21" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Full name of the first author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>academic degree, academic title,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>place of employment, city, country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00866E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CE672DD" w14:textId="43A051B0" w:rsidR="00234CF7" w:rsidRPr="00866E21" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Full name of the second author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>academic degree, academic title,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>place of employment, city, country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00866E21">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00866E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FD16A71" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The abstract should be informative, original, and reflect the main content and results of the research. The minimum length is 1800 characters including spaces, keywords included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FED48F1" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The recommended structure is:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Purpose, Methods, Results, Conclusions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1421DD" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Use syntactic constructions typical of scientific texts, avoiding complex grammatical structures. Maintain consistency of terminology between the abstract and the main text. Avoid verbatim duplication of any part of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7DACC8" w14:textId="710BD0A7" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6–12 keywords separated by commas. Keywords should not duplicate words from the title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5A4F3E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вступ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F9EEE84" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вступ відповідає на питання: «Чому це дослідження важливе і що автор хоче з'ясувати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F31147E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Актуальність проблеми</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EC1E1C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чітко поясніть, чому обрана тема є важливою саме зараз. Посилайтеся на сучасні виклики у сфері права та політології, потреби практики, прогалини у знаннях. Уникайте загальних фраз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254BE713" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Тема є актуальною в сучасних умовах розвитку правової держави»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEC81A4" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Відсутність уніфікованого правового механізму регулювання діяльності штучного інтелекту в Україні створює правову невизначеність для суб'єктів господарювання: станом на 2026 рік 73% IT-компаній (за даними Мінцифри) не мають чіткого розуміння правового статусу AI-рішень, що ними застосовуються»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B366431" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аналіз останніх досліджень і публікацій</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AE9022" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Проаналізуйте 10–20 джерел за останні 5–7 років. Не перераховуйте авторів списком —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>порівнюйте їхні підходи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, виявляйте спільне та відмінне. Обов'язково включайте іноземні джерела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DC2438" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Проблему досліджували Іваненко І.І., Петренко П.П., Сидоренко С.С. та інші»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F665735" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Іваненко І.І. [5] розглядає конституційно-правові механізми захисту персональних даних як елемент інформаційного суверенітету, тоді як Петренко П.П. [8] акцентує на адміністративно-правовій відповідальності операторів даних. Обидва підходи не враховують специфіку воєнного стану, що досліджена в роботах Smith J. [12] та Chen L. [14]»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642C3E14" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Особлива вимога:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>забороняється цитування джерел, опублікованих російською мовою в будь-якій країні, а також джерел іншими мовами, якщо вони опубліковані на території росії та білорусі. Ця заборона не поширюється на джерела, які критично аналізують політику та дії росії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10567D74" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Виділення невирішеної частини проблеми</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61178C1A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чітко сформулюйте, що саме залишилося недослідженим або потребує уточнення. Вкажіть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F66ADCA" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аспекти, які залишаються невирішеними в існуючих дослідженнях та причини цього;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01261141" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>чому саме ці невирішені аспекти є важливими для розуміння загальної проблеми;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C708930" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>як дослідження цих аспектів впливатиме на досягнення цілей статті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744BAE1C" w14:textId="6D507D78" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відсутність чіткого формулювання наукової проблеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16634BF1" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Попри значний доробок учених, невирішеним залишається питання правового статусу рішень, прийнятих автономними AI-системами в умовах воєнного стану, коли стандартні адміністративні процедури призупинені»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A651DA9" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142FD6AE" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета формулюється</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>одним реченням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Мета — це не процес («дослідити», «проаналізувати»), а результат («визначити», «розробити», «обґрунтувати»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B9579" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Метою статті є дослідження правового регулювання інформаційної безпеки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B208A5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Метою статті є розробка концептуальних засад правового регулювання автономних AI-систем в умовах воєнного та надзвичайного стану в Україні»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19025293" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Наукова новизна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09268076" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>В одному-двох реченнях сформулюйте, що нового пропонує дослідження. Використовуйте формулювання: «вперше», «удосконалено», «набуло подальшого розвитку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251AE50B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Наукова новизна полягає у розробці авторської класифікації правових режимів функціонування AI-систем, яка, на відміну від наявних, диференціює правовий статус залежно від рівня автономності рішень та сфери застосування»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D196FD" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Практичне значення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9A2007" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>В одному-двох реченнях вкажіть, хто і як може використати результати дослідження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F6C9D3" w14:textId="2B9BEC64" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Практичне значення результатів полягає у можливості їх використання Міністерством цифрової трансформації України при розробці проєкту Закону про штучний інтелект»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A9891B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Методологія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="29FDA867" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Методологія відповідає на питання: «Як саме автор отримав результати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033237DC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Цей розділ дозволяє іншому дослідникові повторити ваше дослідження та перевірити результати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3895AE7E" w14:textId="17C87758" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відсутність методології або її формальний опис («використано загальнонаукові методи аналізу і синтезу»). Розділ обов'язково повинен містити емпіричну частину. Суто теоретичні роботи допускаються до публікації лише за умови суттєвої наукової актуальності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6153DAC3" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Методи дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FC4427" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Перерахуйте конкретні методи та поясніть, для чого кожен з них використано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CF79CA" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«У дослідженні використано методи аналізу, синтезу, індукції та дедукції»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22800A42" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Для порівняння правових режимів регулювання AI у країнах ЄС застосовано порівняльно-правовий метод. Для аналізу судової практики використано контент-аналіз 47 рішень Конституційного суду України за 2020–2025 рр. Системно-структурний метод застосовано для побудови авторської класифікації правових режимів»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25165195" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Джерела даних</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64447F2B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вкажіть, звідки отримано дані: судова практика, законодавчі акти, результати опитувань, офіційна статистика, міжнародні документи тощо. Для опитувань вкажіть обсяг вибірки, період збору даних, спосіб формування вибірки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CF7DBF" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Емпіричну базу дослідження склали: 47 рішень Конституційного суду України за 2020–2025 рр.; результати анкетування 124 юристів-практиків з різних галузей права, проведеного у лютому–березні 2026 року; тексти 12 законодавчих актів ЄС у сфері регулювання AI, офіційно перекладених українською мовою»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D17DC28" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Інструменти аналізу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7765C737" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вкажіть програмне забезпечення та аналітичні процедури, застосовані для обробки даних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16987D46" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Контент-аналіз судових рішень здійснено з використанням програми ATLAS.ti. Статистичну обробку результатів анкетування виконано засобами Microsoft Excel»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730A964E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Обмеження дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78353128" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Чесно вкажіть межі застосування ваших результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79887378" w14:textId="44D5FAC7" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Результати дослідження поширюються на правову систему України в умовах чинного законодавства та можуть потребувати адаптації після прийняття відповідних законодавчих актів. Судова практика проаналізована станом на березень 2026 року»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C2CB44" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Результати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05FCAF2C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Результати відповідають на питання: «Що саме автор виявив/отримав?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D8D8B1" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>У цьому розділі викладаються фактичні результати дослідження —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>без їх інтерпретації та порівняння з іншими роботами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(це робиться в Обговоренні).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFDE77F" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вимоги до розділу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA6C63C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подавайте результати логічно та послідовно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520FB021" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Використовуйте таблиці та рисунки для наочності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE4D501" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кожна таблиця та рисунок мають номер, назву та посилання в тексті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCC5A3B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не дублюйте в тексті дані, наведені в таблицях</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE8598" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подавайте конкретні дані, а не загальні оцінки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5747CAF2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Аналіз показав, що більшість опитаних юристів вважають наявне законодавство недостатнім»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78417EA0" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«82,3% респондентів (n=102) оцінили наявне законодавство як таке, що не забезпечує належного правового захисту при застосуванні AI в судочинстві (1–2 бали за 5-бальною шкалою). При цьому серед суддів цей показник становив 91,4%, серед адвокатів — 78,6%»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A3C2BB" w14:textId="600285D9" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Публікація результатів, які дублюють раніше опубліковані автором або іншими дослідниками без їх суттєвого розвитку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C722420" w14:textId="5BD5CE2A" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>УВАГА:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Переказ теоретичних положень або загальновідомих фактів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>не є результатами дослідження</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. У цьому розділі мають бути ВАШІ дані.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E0AF34" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таблиці та рисунки нумеруються послідовно, мають назву та обов'язково згадуються в тексті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03152597" w14:textId="77777777" w:rsidR="00264FC0" w:rsidRDefault="00264FC0" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18682C35" w14:textId="5DE7076F" w:rsidR="00264FC0" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Таблиця 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AE0D9F" w14:textId="78275802" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Правовий захист прав людини в умовах розвитку інформаційних технологій: сучасні виклики та перспективи</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3565"/>
+        <w:gridCol w:w="3039"/>
+        <w:gridCol w:w="3024"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00234CF7" w:rsidRPr="00264FC0" w14:paraId="68343A6C" w14:textId="77777777" w:rsidTr="00234CF7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="674D5B49" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Проблеми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB3FE27" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Можливі рішення</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D29D099" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Перспективи майбутнього</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00234CF7" w:rsidRPr="00264FC0" w14:paraId="00968E26" w14:textId="77777777" w:rsidTr="00234CF7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36B22DF5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Кіберзлочинність та захист персональних даних</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C99D8FB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Посилення </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>кібербезпеки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та захисту даних</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6526123D" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00264FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Вдосконалення технологій шифрування</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AD7EF12" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCD3C44" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3BB1E0" w14:textId="6323C699" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...236 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68CE94FF" wp14:editId="4E62572A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E86CED2" wp14:editId="44B93611">
             <wp:extent cx="5486400" cy="3200400"/>
-            <wp:effectExtent l="0" t="19050" r="0" b="76200"/>
-            <wp:docPr id="791995187" name="Схема 31"/>
+            <wp:effectExtent l="0" t="25400" r="0" b="63500"/>
+            <wp:docPr id="1216446891" name="Схема 31"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId8" r:lo="rId9" r:qs="rId10" r:cs="rId11"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId17" r:lo="rId18" r:qs="rId19" r:cs="rId20"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FBB3B0" w14:textId="626B498C" w:rsidR="00992A87" w:rsidRPr="00B83BE6" w:rsidRDefault="00992A87" w:rsidP="00877D68">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="38FB3FE9" w14:textId="0F8DCE9A" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рис. 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Аспекти державної політики у правовому регулюванні ринку віртуальних активів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Джерело: власна розробка автора (ів)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2F8F24" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обговорення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3493397C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обговорення відповідає на питання: «Що означають отримані результати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1128FC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Інтерпретація результатів</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61360AE7" w14:textId="415DA069" w:rsidR="00F62E9E" w:rsidRPr="00F62E9E" w:rsidRDefault="0045455D" w:rsidP="00F62E9E">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="205E0458" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Поясніть, чому ви отримали саме такі результати. Які правові чи політичні закономірності за ними стоять?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D971AB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F62E9E">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r w:rsidR="007E703F" w:rsidRPr="00F62E9E">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Порівняння з іншими дослідженнями</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEA94D3" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Порівняйте ваші результати з результатами інших авторів. Збігаються вони чи відрізняються? Чим можна пояснити відмінності?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C251D" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Отримані результати узгоджуються з висновками Smith J. [12] щодо недостатності наявного законодавства у сфері AI-регулювання, проте суперечать позиції Chen L. [14], який вважає загальні норми цивільного права достатніми. Ця відмінність може пояснюватися різницею правових систем: Chen L. досліджував common law, тоді як українська правова система належить до континентальної традиції»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2908A7CC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00F62E9E" w:rsidRPr="00F62E9E">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:t>Аспекти державної політики у правовому регулюванні ринку віртуальних активів</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Наукова новизна (розгорнуто)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F08C8A" w14:textId="653AD2EE" w:rsidR="009C2427" w:rsidRPr="00B83BE6" w:rsidRDefault="00D64638" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="4C1A03EB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Детально поясніть, що нового вносить ваше дослідження. Використовуйте стандартні формулювання:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D151ACD" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Вперше...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— для принципово нових результатів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB1E870" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Удосконалено...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— для покращення наявних методів, моделей, підходів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2EF2D8" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Набуло подальшого розвитку...»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— для розвитку та уточнення відомих положень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D27205C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Практичне значення (розгорнуто)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711145BB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Поясніть, як результати можуть бути використані на практиці: законодавцями, суддями, адвокатами, органами державної влади, розробниками правової політики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101B79F3" w14:textId="4390904C" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Розроблена класифікація правових режимів може бути використана Верховною Радою України при підготовці законопроєкту про AI. Апробація авторської методики у 3 пілотних судах Київської області дозволила скоротити строки розгляду справ, пов'язаних з AI-рішеннями, у середньому на 34%»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09221A79" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B83BE6">
-[...7 lines deleted...]
-        <w:t>ів</w:t>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B83BE6">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="42333BD1" w14:textId="00E73976" w:rsidR="001D6923" w:rsidRPr="00C91863" w:rsidRDefault="001D6923" w:rsidP="00C91863">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="7C5E5A76" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки відповідають на питання: «Що автор довів/встановив?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC15E26" w14:textId="0734E606" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПІДСТАВА ДЛЯ ВІДХИЛЕННЯ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки, які не відповідають меті дослідження або не випливають із представлених результатів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7745A640" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вимоги до висновків:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4607EC45" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки повинні прямо відповідати меті, сформульованій у вступі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FFF90B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кожен висновок має випливати з результатів, представлених у статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F01FD00" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки формулюються як констатація фактів, а не як опис процесу дослідження</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A53D952" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не повторюйте текст анотації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC4DCFB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не вводьте нову інформацію, якої немає в тексті статті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245E59E2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кількість висновків: 3–6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AAFEA1" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Останнім абзацом вкажіть перспективи подальших досліджень та можливі методологічні підходи для майбутніх розвідок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F743EE" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>У висновках не допускається цитування джерел</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF5A1FB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>НЕПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«У статті було досліджено правове регулювання AI в Україні»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1653ED95" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПРАВИЛЬНО:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>«Встановлено, що 82,3% юристів-практиків оцінюють наявне законодавство як недостатнє для регулювання AI-рішень у судочинстві, що свідчить про необхідність розробки спеціального законодавчого акта, а не внесення точкових змін до чинних норм»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE26FA" w14:textId="2AC5F42B" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79A45A6E" w14:textId="7EABEC85" w:rsidR="008137D8" w:rsidRPr="001C72E6" w:rsidRDefault="00D64638" w:rsidP="00B57E06">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="7BBA00FC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подяки.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Подяки людям, грантам, фондам тощо розміщуються в окремому ненумерованому розділі наприкінці статті (за наявності).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C4BE48" w14:textId="61EBB685" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0045455D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC497DC" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>використаних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>джерел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4002CC9B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список подається за порядком згадування в тексті статті та оформлюється відповідно до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ДСТУ 8302:2015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46702F8C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Вимоги до джерел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DCF483" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мінімальна кількість джерел —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9D1996" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Понад 50% джерел повинні містити DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EB5AB9" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не менше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>30%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— іноземні джерела</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38042CC5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не менше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>50%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>— за останні 5 років</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133658F0" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не менше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>половини</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>джерел — публікації, проіндексовані у Web of Science Core Collection та/або Scopus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FE9AB9" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Самоцитування — не більше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>15%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>від загальної кількості</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10827324" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Не більше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>двох робіт одного автора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7787EDF0" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Уникайте посилань на підручники, навчальні посібники, енциклопедії, Вікіпедію, дисертації та автореферати (крім випадків нагальної потреби)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C0036E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заборонено вторинне цитування</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45505460" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список містить лише ті праці, на які є посилання в тексті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C1B04E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Заборонено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>цитування джерел, опублікованих російською мовою в будь-якій країні, а також іншими мовами на території росії та білорусі. Заборона не поширюється на джерела, що критично аналізують політику та дії росії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62957A79" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="0045455D" w:rsidRPr="0045455D">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ОБОВ'ЯЗКОВА ВИМОГА ЩОДО DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B886181" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Більше 50% джерел</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>повинні містити DOI. Ця вимога є критерієм рейтингового оцінювання видання відповідно до Порядку формування Переліку наукових фахових видань України (Додаток 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A115AC4" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>DOI можна знайти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D4074A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на сторінці статті у журналі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2885E9" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>у наукометричних базах (Scopus, Web of Science, Google Scholar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A6284B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>через сервіс Crossref:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://search.crossref.org/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://search.crossref.org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01648743" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>через сервіс DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://doi.org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A5C9CB" w14:textId="3F37FCD8" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>УВАГА:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кожне джерело у списку повинно мати посилання у тексті статті. Джерела без посилань у тексті видаляються.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3B356A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Зразок оформлення джерела з DOI (ДСТУ 8302:2015):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097D0BB5" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Іваненко О. П. Правове регулювання AI-систем в умовах воєнного стану.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Український політико-правовий дискурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. 2025. № 3. С. 45–58. DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/10.xxxxx/xxxxx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.xxxxx/xxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D36E437" w14:textId="2417C6F2" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDDD411" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="221D71F6" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Другий список подається</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>латиницею</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>та містить ті самі джерела, що й «Список використаних джерел», у тому самому порядку. Оформлення — за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>APA 7th edition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045455D">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="5EA99F6A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Україномовні джерела транслітеруються згідно з постановою КМУ від 27.01.2010 № 55; після транслітерованої назви у квадратних дужках наводиться переклад англійською; наприкінці запису зазначається</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="HTMLCode"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[in Ukrainian]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. За наявності DOI він зазначається обов'язково у форматі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://doi.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C55966D" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Зразок (APA 7):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A78A32B" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ivanenko, O. P. (2025). Pravove rehuliuvannia AI-system v umovakh voiennoho stanu [Legal regulation of AI systems under martial law].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ukrainskyi polityko-pravovyi dyskurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, (3), 45–58.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/10.xxxxx/xxxxx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.xxxxx/xxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[in Ukrainian]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1981BECB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Політика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045455D">
-[...121 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>видавничої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045455D">
-[...27 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прозорості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="427B61A1" w14:textId="6CF3460B" w:rsidR="00D64638" w:rsidRPr="006C01EB" w:rsidRDefault="00D64638" w:rsidP="006C01EB">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="748EB594" w14:textId="2A06BA30" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> повинні бути розміщені в окремому розділі без нумерації в самому кінці статті.</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>В одному випуску (номері) журналу не може бути опубліковано більше ніж одну статтю одного автора (співавтора).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Друга і наступні статті того самого автора переносяться до наступного випуску.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F65D81" w14:textId="77777777" w:rsidR="003E45F4" w:rsidRPr="00B83BE6" w:rsidRDefault="003E45F4" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="21D8F783" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Статтю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>буде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>відхилено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>якщо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="45F93608" w14:textId="21303D0D" w:rsidR="00FE6045" w:rsidRPr="001D6923" w:rsidRDefault="007D2B34" w:rsidP="00B57E06">
-[...23 lines deleted...]
-        <w:t>Список використаних джерел</w:t>
+    <w:p w14:paraId="1B9C231A" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Стаття подана не на основі офіційного шаблону або з порушенням його структури</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD63C6E" w14:textId="76DA77C3" w:rsidR="00FE6045" w:rsidRPr="002F6F12" w:rsidRDefault="00FE6045" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="4FFB4D00" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-      </w:hyperlink>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відсутня чітко сформульована наукова проблема</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73BAFAC7" w14:textId="07A6BB95" w:rsidR="00EC50F8" w:rsidRPr="002F6F12" w:rsidRDefault="00EC50F8" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="76C5C772" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t>Забороняється цитування в тексті та внесення до бібліографічних списків тих джерел, які опубліковані російською мовою в будь-якій країні, а також джерел іншими мовами, якщо вони опубліковані на території росії та білорусі.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Мета статті сформульована як процес, а не як результат</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C377911" w14:textId="2138A23D" w:rsidR="00FE6045" w:rsidRPr="002F6F12" w:rsidRDefault="00FE6045" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="1C816770" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">допускається лише у випадках нагальної потреби. </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відсутній або формально описаний розділ методології</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D423A0C" w14:textId="4E51FA29" w:rsidR="001D6923" w:rsidRDefault="00FE6045" w:rsidP="008137D8">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="2B69F34E" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Розділ «Результати» не містить емпіричних даних автора</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C17DF84" w14:textId="2DFD6617" w:rsidR="00D64638" w:rsidRPr="001D6923" w:rsidRDefault="00D64638" w:rsidP="001D6923">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="1AA7B2FB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...96 lines deleted...]
-        <w:t>, сайти, нормативно-правові документи тощо не вважають науковими джерелами. Вікіпедія не є авторитетним джерелом,  її використання в списку літератури заборонено.</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Результати дублюють раніше опубліковані без суттєвого розвитку</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718D3C3D" w14:textId="0982C89C" w:rsidR="00D64638" w:rsidRPr="002F6F12" w:rsidRDefault="00D64638" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="2E8A1124" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-        <w:t>У списку літератури не можна згадувати більше двох робіт одного автора (винятком є випадки, коли в статті проводять аналіз творчості якогось діяча).</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки не відповідають меті дослідження</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256D25DD" w14:textId="77777777" w:rsidR="00D64638" w:rsidRPr="002F6F12" w:rsidRDefault="00D64638" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="01C05046" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Висновки не випливають із представлених результатів</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F69C45D" w14:textId="77777777" w:rsidR="00D64638" w:rsidRPr="002F6F12" w:rsidRDefault="00D64638" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="49D437C4" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Анотація не містить результатів дослідження</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5CC0A0ED" w14:textId="1A8FC91A" w:rsidR="00DC1008" w:rsidRPr="002F6F12" w:rsidRDefault="00DC1008" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="6D6C25BB" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="ab"/>
-[...7 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Відсутній ORCID хоча б одного автора</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="684ECFB5" w14:textId="17A640E1" w:rsidR="006B7768" w:rsidRPr="002F6F12" w:rsidRDefault="006B7768" w:rsidP="00B83BE6">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="68F06B5F" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Менше 50% джерел містять DOI</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B7768" w:rsidRPr="002F6F12" w:rsidSect="007E703F">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="6A53FFB0" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список джерел містить заборонені джерела (російськомовні, видані на території росії або білорусі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3384FD85" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список джерел не відповідає іншим встановленим вимогам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFEB774" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Виявлено ознаки плагіату, некоректних запозичень або порушення публікаційної етики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FDD468" w14:textId="2167DE6E" w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidRDefault="00234CF7" w:rsidP="00264FC0">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00264FC0">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Рішення редакційної колегії щодо відповідності статті цим вимогам є остаточним і оскарженню не підлягає.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00234CF7" w:rsidRPr="00264FC0" w:rsidSect="007E703F">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="221E4B0C" w14:textId="77777777" w:rsidR="00297BD3" w:rsidRDefault="00297BD3" w:rsidP="00A3571C">
+    <w:p w14:paraId="778BCC47" w14:textId="77777777" w:rsidR="00EC7DEF" w:rsidRDefault="00EC7DEF" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3247CB5B" w14:textId="77777777" w:rsidR="00297BD3" w:rsidRDefault="00297BD3" w:rsidP="00A3571C">
+    <w:p w14:paraId="3A0A1A71" w14:textId="77777777" w:rsidR="00EC7DEF" w:rsidRDefault="00EC7DEF" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesLT">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Avenir Next">
+    <w:panose1 w:val="020B0503020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...2 lines deleted...]
-  <w:p w14:paraId="11E3C806" w14:textId="7C5FBD20" w:rsidR="00DC2F60" w:rsidRPr="00590E6E" w:rsidRDefault="00590E6E" w:rsidP="00590E6E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1555612996"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="65235719" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="17D14E4C" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="53B588E2" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00795465" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008439FC">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2245E696" wp14:editId="4DD0CFD6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1081454</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10269415</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="72390" cy="495300"/>
+              <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="72390" cy="495300"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="72390" h="495300">
+                            <a:moveTo>
+                              <a:pt x="71996" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="495300"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="71996" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg2">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="bg2">
+                            <a:lumMod val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="33DBAE8C" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.15pt;margin-top:808.6pt;width:5.7pt;height:39pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="72390,495300" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCCNoIMNgIAAEIFAAAOAAAAZHJzL2Uyb0RvYy54bWy0VMFu2zAMvQ/YPwi6L3bStV2MOMXQosOA&#13;&#10;ri3QDDsrshwbk0VNVOLk70fJkZNupw3bxabEpyfykdTiZt9ptlMOWzAln05yzpSRULVmU/Kvq/t3&#13;&#10;HzhDL0wlNBhV8oNCfrN8+2bR20LNoAFdKceIxGDR25I33tsiy1A2qhM4AasMOWtwnfC0dJuscqIn&#13;&#10;9k5nszy/ynpwlXUgFSLt3g1Ovoz8da2kf6prVJ7pklNsPn5d/K7DN1suRLFxwjatPIYh/iKKTrSG&#13;&#10;Lh2p7oQXbOva36i6VjpAqP1EQpdBXbdSxRwom2n+SzYvjbAq5kLioB1lwn9HKx93L/bZhdDRPoD8&#13;&#10;jqRI1lssRk9Y4BGzr10XsBQ420cVD6OKau+ZpM3r2cWcpJbkeT+/vMijyJko0lm5Rf9JQeQRuwf0&#13;&#10;Qw2qZIkmWXJvkumokqGGOtbQc0Y1dJxRDddDDa3w4VwILpisHwNpxjiCs4OdWkGE+ZDC9XQ+v+Is&#13;&#10;pUFxnhDanCMppzNU8qW/jWwD5lXaCZD+A/B07R+Bk5aJTGpAFSo2ZD0aUQnaPNcaQbfVfat1SD4O&#13;&#10;mLrVju0EybrezGL76m33Baph7/oyH2s3wuMNr5i0iXz/g5wSCOyxHYcODL24hurw7FhPQ1ty/LEV&#13;&#10;TnGmPxuaijDhyXDJWCfDeX0L8R2I5XfoV/tvwllmySy5pwZ+hDRzoki9GbQdseGkgY9bD3UbGjfG&#13;&#10;NkR0XNCgRpGOj0p4Cc7XEXV6+pY/AQAA//8DAFBLAwQUAAYACAAAACEAUaMk1uQAAAASAQAADwAA&#13;&#10;AGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo06CaNo0TkWLEPTAgdIPcGPnUex1iJ02/Xs2&#13;&#10;J7isdnZnZ2fy9WgNO+vetw4FxLMImMbSqRZrAYev14cFMB8kKmkcagFX7WFd3N7kMlPugp/6vA81&#13;&#10;IxH0mRTQhNBlnPuy0Vb6mes00q5yvZWBYF9z1csLiVvDkyiacytbpA+N7PS20eX3frACNoP52F1P&#13;&#10;lWvfTLf5qQ9Ybd9RiPu78WVF5XkFLOgx/F3AlIH8Q0HGjm5A5ZkhnEaPRKVmHqcJsImyiFNgx2m0&#13;&#10;fEqAFzn/H6X4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#13;&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#13;&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAII2ggw2AgAAQgUAAA4AAAAA&#13;&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFGjJNbkAAAAEgEAAA8A&#13;&#10;AAAAAAAAAAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#13;&#10;" path="m71996,l,,,495300r71996,l71996,xe" fillcolor="#c4bc96 [2414]" strokecolor="#c4bc96 [2414]">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ця робота ліцензується відповідно до </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Creative</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Commons</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Attribution</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.0 </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>International</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0028077B">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>License</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w14:paraId="765126AE" w14:textId="77777777" w:rsidR="00234CF7" w:rsidRPr="00864764" w:rsidRDefault="00234CF7" w:rsidP="00234CF7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:after="240" w:line="192" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...37 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="68FCA423" w14:textId="2E886380" w:rsidR="0065124A" w:rsidRPr="00F420A4" w:rsidRDefault="00590E6E" w:rsidP="00590E6E">
+  <w:p w14:paraId="68FCA423" w14:textId="2130B884" w:rsidR="0065124A" w:rsidRPr="00F420A4" w:rsidRDefault="0065124A" w:rsidP="00590E6E">
     <w:pPr>
-      <w:pStyle w:val="a5"/>
+      <w:pStyle w:val="Footer"/>
       <w:spacing w:after="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F420A4">
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CF11DEB" w14:textId="77777777" w:rsidR="00297BD3" w:rsidRDefault="00297BD3" w:rsidP="00A3571C">
+    <w:p w14:paraId="7D12AE5D" w14:textId="77777777" w:rsidR="00EC7DEF" w:rsidRDefault="00EC7DEF" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ACFF20C" w14:textId="77777777" w:rsidR="00297BD3" w:rsidRDefault="00297BD3" w:rsidP="00A3571C">
+    <w:p w14:paraId="4567D7B5" w14:textId="77777777" w:rsidR="00EC7DEF" w:rsidRDefault="00EC7DEF" w:rsidP="00A3571C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72923754" w14:textId="19ABBA13" w:rsidR="00A24081" w:rsidRDefault="00A24081" w:rsidP="00A24081">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C0E27F7" wp14:editId="3E6F3A3B">
           <wp:extent cx="769377" cy="604702"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:docPr id="4" name="Drawing 4" descr="01047ee1-3af4-4513-b2d9-ff9c25452df2.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="01047ee1-3af4-4513-b2d9-ff9c25452df2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="786642" cy="618271"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="70D2B2DF" w14:textId="787B82D0" w:rsidR="00E044A7" w:rsidRPr="00396A56" w:rsidRDefault="00396A56" w:rsidP="00E044A7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="314E4DF4" w14:textId="355957D1" w:rsidR="00EC0C36" w:rsidRPr="00ED6265" w:rsidRDefault="00E044A7" w:rsidP="00E044A7">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
-[...1930 lines deleted...]
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="8647"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk185242735"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk185242736"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">                           </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03702121" w14:textId="21C30B65" w:rsidR="00A24081" w:rsidRDefault="00A24081">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5298EDBE" wp14:editId="4FE579E0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>720090</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>468630</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1612960" cy="880124"/>
               <wp:effectExtent l="57150" t="19050" r="63500" b="300990"/>
               <wp:wrapNone/>
               <wp:docPr id="1956384351" name="Group 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -9874,81 +8297,55 @@
               <v:shape id="Freeform 25" o:spid="_x0000_s1031" style="position:absolute;left:10345;top:10682;width:107;height:92;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="334,289" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBubMiyygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5pF4MdAVWQoLhRijhJsROOjtsX1sN25f122F9d9bExOPk5n5JrNc964RZ+pC7VnD3SgD&#10;QVx6U3Ol4bB/Hs5AhIhssPFMGr4pwHp1fbXEwvgLv9J5FyuRIBwK1GBjbAspQ2nJYRj5ljh5J985&#10;jEl2lTQdXhLcNXKcZVPpsOa0YLGlR0vlx+7LaShpcsRx/v6yuQ32TZn6YD+nT1rfDPqHBYhIffwP&#10;/7W3RsN9rpTK1Rx+H6U3IFc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG5syLLKAAAA&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m84,c,144,,144,,144,84,289,84,289,84,289v167,,167,,167,c334,144,334,144,334,144,251,,251,,251,l84,xm246,8v2,4,76,132,78,136c322,148,248,276,246,280v-5,,-153,,-157,c86,276,12,148,10,144,12,140,86,12,89,8v4,,152,,157,xe" fillcolor="#dedddc" strokecolor="#938953 [1614]" strokeweight=".25pt">
                 <v:shadow color="#8c8682"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2678,0;0,4591;2678,9213;8001,9213;10647,4591;8001,0;2678,0;7842,255;10328,4591;7842,8926;2837,8926;319,4591;2837,255;7842,255" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" verticies="t"/>
               </v:shape>
               <v:shape id="Freeform 26" o:spid="_x0000_s1032" style="position:absolute;left:10519;top:10580;width:106;height:92;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="334,289" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpdmYKxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/PT8Iw&#10;FL6T8D80j8QLkY5FN5gUQowab8TJAW6P9bkurK9zrTD/e2ti4vHL93u1GWwrLtT7xrGC+SwBQVw5&#10;3XCtYP/+fLsA4QOyxtYxKfgmD5v1eLTCQrsrv9GlDLWIIewLVGBC6AopfWXIop+5jjhyH663GCLs&#10;a6l7vMZw28o0STJpseHYYLCjR0PVufyyCiq6O2F6f9y9TL055LrZm8/sSambybB9ABFoCP/iP/er&#10;jvOTZZbni3kKv5ciBrn+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOl2ZgrHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m84,c,145,,145,,145,84,289,84,289,84,289v166,,166,,166,c334,145,334,145,334,145,250,,250,,250,l84,xm246,9v2,4,76,132,78,136c322,149,248,277,246,281v-5,,-153,,-157,c86,277,12,149,10,145,12,141,86,13,89,9v4,,152,,157,xe" fillcolor="#dedddc" strokecolor="#938953 [1614]" strokeweight=".25pt">
                 <v:shadow color="#8c8682"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2678,0;0,4622;2678,9212;7969,9212;10647,4622;7969,0;2678,0;7842,287;10328,4622;7842,8957;2837,8957;319,4622;2837,287;7842,287" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 <o:lock v:ext="edit" verticies="t"/>
               </v:shape>
               <v:shape id="Freeform 30" o:spid="_x0000_s1033" style="position:absolute;left:10214;top:10629;width:125;height:178;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="391,557" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNvUPhyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ITearK11boapRVa6lGt98fm7R/cvCxJdLffvhEEj8PM/IZZrgfbigv50DjWkI0VCOLC&#10;mYYrDb+Hr+d3ECEiG2wdk4Y/CrBePT4sMTeu5x1d9rESCcIhRw11jF0uZShqshjGriNOXum8xZik&#10;r6Tx2Ce4beWLUlNpseG0UGNHm5qK0/5sNWzK3WE6P3Llz9/Zti/5aM1npvXTaPhYgIg0xHv41v4x&#10;GmbZq1KTt8kMrpfSHZCrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNvUPhyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m391,278c230,,230,,230,,,,,,,,,8,,8,,8v81,,222,,225,c228,12,379,274,381,278v-2,5,-153,267,-156,271c222,549,81,549,,549v,8,,8,,8c230,557,230,557,230,557l391,278xe" fillcolor="#dedddc" strokecolor="#938953 [1614]" strokeweight=".25pt">
                 <v:shadow color="#8c8682"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="12464,8862;7332,0;0,0;0,255;7172,255;12145,8862;7172,17501;0,17501;0,17756;7332,17756;12464,8862" o:connectangles="0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019570D7"/>
+    <w:nsid w:val="1D9467B1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8424D762"/>
+    <w:tmpl w:val="8C643984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10051,1084 +8448,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02AE0A5B"/>
+    <w:nsid w:val="20120BFE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3F9CD2F0"/>
-[...1030 lines deleted...]
-    <w:tmpl w:val="9246052A"/>
+    <w:tmpl w:val="92C2B5DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11230,425 +8596,77 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDB142E"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C245317"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D76CEDBC"/>
+    <w:tmpl w:val="9F7CC7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...342 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11691,257 +8709,54 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...86 lines deleted...]
-    <w:nsid w:val="2B9D62EE"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D657095"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3440DDA2"/>
-[...116 lines deleted...]
-    <w:tmpl w:val="1F6E352C"/>
+    <w:tmpl w:val="989C4360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12043,54 +8858,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3631320F"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="710A5BDC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3BF45E6E"/>
+    <w:tmpl w:val="B784ED8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12192,140 +9007,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A77C3B"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C0781F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="674EB062"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="097C1760"/>
+    <w:tmpl w:val="2334C3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12427,254 +9156,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...200 lines deleted...]
-    <w:nsid w:val="3F590165"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79033EB1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="457654AA"/>
+    <w:tmpl w:val="B720ED26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -12776,4258 +9305,78 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...4022 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1730417130">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2091728918">
-[...86 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="1006134081">
+  <w:num w:numId="2" w16cid:durableId="725378871">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="114956747">
-[...11 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1802578651">
+  <w:num w:numId="3" w16cid:durableId="1324159805">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="330958613">
-[...14 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="1349746679">
+  <w:num w:numId="4" w16cid:durableId="294796177">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1636790785">
-[...5 lines deleted...]
-  <w:num w:numId="45" w16cid:durableId="557519742">
+  <w:num w:numId="5" w16cid:durableId="606354629">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1761751600">
+  <w:num w:numId="6" w16cid:durableId="1903173195">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="681710637">
-[...5 lines deleted...]
-  <w:num w:numId="49" w16cid:durableId="1155688108">
+  <w:num w:numId="7" w16cid:durableId="605815391">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1366522857">
-[...31 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="145"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -17053,54 +9402,56 @@
     <w:rsid w:val="00100006"/>
     <w:rsid w:val="00102A86"/>
     <w:rsid w:val="001035EB"/>
     <w:rsid w:val="00112923"/>
     <w:rsid w:val="00113778"/>
     <w:rsid w:val="00121105"/>
     <w:rsid w:val="0014057D"/>
     <w:rsid w:val="00163782"/>
     <w:rsid w:val="00170B76"/>
     <w:rsid w:val="00170CC8"/>
     <w:rsid w:val="00181C52"/>
     <w:rsid w:val="001979AC"/>
     <w:rsid w:val="001A46CE"/>
     <w:rsid w:val="001A47A6"/>
     <w:rsid w:val="001A6BA1"/>
     <w:rsid w:val="001C72E6"/>
     <w:rsid w:val="001D1F20"/>
     <w:rsid w:val="001D34E4"/>
     <w:rsid w:val="001D6923"/>
     <w:rsid w:val="001E05C3"/>
     <w:rsid w:val="001E4827"/>
     <w:rsid w:val="001F2D12"/>
     <w:rsid w:val="001F4C9D"/>
     <w:rsid w:val="0020195B"/>
     <w:rsid w:val="00223EA4"/>
+    <w:rsid w:val="00234CF7"/>
     <w:rsid w:val="00242F18"/>
     <w:rsid w:val="00253F56"/>
     <w:rsid w:val="00263ECE"/>
     <w:rsid w:val="002642D3"/>
+    <w:rsid w:val="00264FC0"/>
     <w:rsid w:val="002753D0"/>
     <w:rsid w:val="00283EB7"/>
     <w:rsid w:val="00294EC1"/>
     <w:rsid w:val="002957CD"/>
     <w:rsid w:val="00296B2C"/>
     <w:rsid w:val="00297BD3"/>
     <w:rsid w:val="002A3D36"/>
     <w:rsid w:val="002C332C"/>
     <w:rsid w:val="002C4627"/>
     <w:rsid w:val="002E031E"/>
     <w:rsid w:val="002E2FC6"/>
     <w:rsid w:val="002F6F12"/>
     <w:rsid w:val="00324392"/>
     <w:rsid w:val="00324607"/>
     <w:rsid w:val="003271DE"/>
     <w:rsid w:val="00335922"/>
     <w:rsid w:val="00344F7B"/>
     <w:rsid w:val="0034502D"/>
     <w:rsid w:val="00347177"/>
     <w:rsid w:val="003546FA"/>
     <w:rsid w:val="00356E86"/>
     <w:rsid w:val="00366A99"/>
     <w:rsid w:val="00367894"/>
     <w:rsid w:val="00375263"/>
     <w:rsid w:val="0037549D"/>
@@ -17187,50 +9538,51 @@
     <w:rsid w:val="0078302D"/>
     <w:rsid w:val="007842FF"/>
     <w:rsid w:val="00786F84"/>
     <w:rsid w:val="007875F0"/>
     <w:rsid w:val="007A27EC"/>
     <w:rsid w:val="007A2906"/>
     <w:rsid w:val="007A572E"/>
     <w:rsid w:val="007A62C7"/>
     <w:rsid w:val="007B57E1"/>
     <w:rsid w:val="007C354B"/>
     <w:rsid w:val="007D2B34"/>
     <w:rsid w:val="007D69D0"/>
     <w:rsid w:val="007E703F"/>
     <w:rsid w:val="007F2A8E"/>
     <w:rsid w:val="0080176D"/>
     <w:rsid w:val="008137D8"/>
     <w:rsid w:val="008175D9"/>
     <w:rsid w:val="008236CD"/>
     <w:rsid w:val="0083762A"/>
     <w:rsid w:val="0084009D"/>
     <w:rsid w:val="00843F38"/>
     <w:rsid w:val="00843FCB"/>
     <w:rsid w:val="008529DA"/>
     <w:rsid w:val="008614AA"/>
     <w:rsid w:val="00861576"/>
+    <w:rsid w:val="00866E21"/>
     <w:rsid w:val="00872FA6"/>
     <w:rsid w:val="00876E0E"/>
     <w:rsid w:val="00877D68"/>
     <w:rsid w:val="00880FA0"/>
     <w:rsid w:val="00882423"/>
     <w:rsid w:val="00897A32"/>
     <w:rsid w:val="008C17DB"/>
     <w:rsid w:val="008C6469"/>
     <w:rsid w:val="008D2FF9"/>
     <w:rsid w:val="008E2E80"/>
     <w:rsid w:val="008E4BD9"/>
     <w:rsid w:val="008F769F"/>
     <w:rsid w:val="0090033C"/>
     <w:rsid w:val="009054DC"/>
     <w:rsid w:val="00923161"/>
     <w:rsid w:val="00924150"/>
     <w:rsid w:val="00942C1A"/>
     <w:rsid w:val="00946AE7"/>
     <w:rsid w:val="0095067B"/>
     <w:rsid w:val="00956A5B"/>
     <w:rsid w:val="009626FF"/>
     <w:rsid w:val="00964EB1"/>
     <w:rsid w:val="00965EE6"/>
     <w:rsid w:val="00970BC7"/>
     <w:rsid w:val="00972A2A"/>
@@ -17333,107 +9685,109 @@
     <w:rsid w:val="00DA2783"/>
     <w:rsid w:val="00DC1008"/>
     <w:rsid w:val="00DC1710"/>
     <w:rsid w:val="00DC2F60"/>
     <w:rsid w:val="00DD10C1"/>
     <w:rsid w:val="00DD10C7"/>
     <w:rsid w:val="00DD1EFF"/>
     <w:rsid w:val="00DF0ABA"/>
     <w:rsid w:val="00DF1F2A"/>
     <w:rsid w:val="00DF3309"/>
     <w:rsid w:val="00E044A7"/>
     <w:rsid w:val="00E259B6"/>
     <w:rsid w:val="00E40DD3"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E55602"/>
     <w:rsid w:val="00E563AF"/>
     <w:rsid w:val="00E848FF"/>
     <w:rsid w:val="00E963C7"/>
     <w:rsid w:val="00EA1AD6"/>
     <w:rsid w:val="00EB4F72"/>
     <w:rsid w:val="00EC0891"/>
     <w:rsid w:val="00EC0C36"/>
     <w:rsid w:val="00EC50F8"/>
     <w:rsid w:val="00EC5234"/>
     <w:rsid w:val="00EC636D"/>
+    <w:rsid w:val="00EC7DEF"/>
+    <w:rsid w:val="00ED3DA2"/>
     <w:rsid w:val="00ED6265"/>
     <w:rsid w:val="00EF0A01"/>
     <w:rsid w:val="00EF518E"/>
     <w:rsid w:val="00F16E44"/>
     <w:rsid w:val="00F2228F"/>
     <w:rsid w:val="00F33FDD"/>
     <w:rsid w:val="00F34BCF"/>
     <w:rsid w:val="00F420A4"/>
     <w:rsid w:val="00F42FB4"/>
     <w:rsid w:val="00F44A02"/>
     <w:rsid w:val="00F60650"/>
     <w:rsid w:val="00F62E9E"/>
     <w:rsid w:val="00F662B2"/>
     <w:rsid w:val="00F90F62"/>
     <w:rsid w:val="00F91764"/>
     <w:rsid w:val="00F94B11"/>
     <w:rsid w:val="00F971F9"/>
     <w:rsid w:val="00FB6AC2"/>
     <w:rsid w:val="00FD16CE"/>
     <w:rsid w:val="00FD21A3"/>
     <w:rsid w:val="00FD29D8"/>
     <w:rsid w:val="00FE0BA0"/>
     <w:rsid w:val="00FE1F40"/>
     <w:rsid w:val="00FE6045"/>
     <w:rsid w:val="00FF2599"/>
     <w:rsid w:val="00FF5A25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="50B9A41D"/>
   <w15:docId w15:val="{AC18AF63-F663-4103-BEF8-2B8ED6EBD2C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17783,336 +10137,335 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003E45F4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A17997"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EC5234"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="30"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="007A572E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="40"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00877D68"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="50"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="007A572E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3571C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3571C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3571C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3571C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3571C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3571C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3571C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="aa">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A3571C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ab">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD1EFF"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00560B29"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...2 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00560B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A36223"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext4">
     <w:name w:val="Body text (4)"/>
     <w:rsid w:val="0090033C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
@@ -18121,465 +10474,465 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bodytext4105pt">
     <w:name w:val="Body text (4) + 10.5 pt"/>
     <w:rsid w:val="0090033C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:smallCaps w:val="0"/>
       <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:position w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:u w:val="none"/>
       <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading11">
     <w:name w:val="Heading 11"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0090033C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="576" w:hanging="241"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="Результати"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a0"/>
     <w:qFormat/>
     <w:rsid w:val="009F1A34"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="цит"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="a2"/>
     <w:qFormat/>
     <w:rsid w:val="002A3D36"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1701" w:right="425" w:hanging="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
     <w:name w:val="Результати Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a"/>
     <w:rsid w:val="009F1A34"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a2">
     <w:name w:val="цит Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="af1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a1"/>
     <w:rsid w:val="002A3D36"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:rsid w:val="007A572E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
-[...2 lines deleted...]
-    <w:link w:val="5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="007A572E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="22"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="007A572E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TimesLT" w:eastAsia="Times New Roman" w:hAnsi="TimesLT" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
-[...2 lines deleted...]
-    <w:link w:val="21"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="007A572E"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesLT" w:eastAsia="Times New Roman" w:hAnsi="TimesLT" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lt-LT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af3">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="007A572E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
-[...2 lines deleted...]
-    <w:link w:val="af3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="007A572E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ct-with-fmlt">
     <w:name w:val="ct-with-fmlt"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A02FA3"/>
     <w:rPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Незакрита згадка1"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00700356"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="article-headerdoilabel">
     <w:name w:val="article-header__doi__label"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00700356"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A17997"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="nlmarticle-title">
     <w:name w:val="nlm_article-title"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007A27EC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contribdegrees">
     <w:name w:val="contribdegrees"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007A27EC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="orcid-icon">
     <w:name w:val="orcid-icon"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007A27EC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="downloadcitations">
     <w:name w:val="downloadcitations"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007A27EC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="dx-doi">
     <w:name w:val="dx-doi"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007A27EC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af5">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00E963C7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sciprofiles-linkname">
     <w:name w:val="sciprofiles-link__name"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF0921"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ref-lnk">
     <w:name w:val="ref-lnk"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008E2E80"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="accordion-tabbedtab-mobile">
     <w:name w:val="accordion-tabbed__tab-mobile"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F662B2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="comma-separator">
     <w:name w:val="comma-separator"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F662B2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="epub-state">
     <w:name w:val="epub-state"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F662B2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="epub-date">
     <w:name w:val="epub-date"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F662B2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="inlineblock">
     <w:name w:val="inlineblock"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009B2E45"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="authors">
     <w:name w:val="authors"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00786F84"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Дата1"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00786F84"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="arttitle">
     <w:name w:val="art_title"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00786F84"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="serialtitle">
     <w:name w:val="serial_title"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00786F84"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="doilink">
     <w:name w:val="doi_link"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00786F84"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="nova-legacy-e-listitem">
     <w:name w:val="nova-legacy-e-list__item"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00324607"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="period">
     <w:name w:val="period"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00242F18"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cit">
     <w:name w:val="cit"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00242F18"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="citation-doi">
     <w:name w:val="citation-doi"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00242F18"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="title-text">
     <w:name w:val="title-text"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC5234"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sr-only">
     <w:name w:val="sr-only"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC5234"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text">
     <w:name w:val="text"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC5234"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="author-ref">
     <w:name w:val="author-ref"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EC5234"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC5234"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
-[...2 lines deleted...]
-    <w:link w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC5234"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af7">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="af8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0095067B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af8">
-[...2 lines deleted...]
-    <w:link w:val="af7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0095067B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="af9">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0095067B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="-25">
+  <w:style w:type="table" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="003B560B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
@@ -18608,53 +10961,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="13">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00A11E61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -18671,53 +11024,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-74">
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00A11E61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -18810,53 +11163,53 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-64">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00A11E61"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -18882,53 +11235,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-31">
+  <w:style w:type="table" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 Accent 1"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00752258"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
@@ -19024,121 +11377,121 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="afa">
+  <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00F60650"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="41">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00F60650"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="-7">
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00F60650"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -19215,53 +11568,53 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="31">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="007E703F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -19308,69 +11661,200 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00877D68"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00234CF7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234CF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00234CF7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00234CF7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00234CF7"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00234CF7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="22172929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="31468831">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21810,67 +14294,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085493866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lib.pnu.edu.ua/files/dstu-8302-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -23055,51 +15527,51 @@
     <dgm:cxn modelId="{B0847B0A-638D-4EA7-8F7B-0F709946EE38}" type="presParOf" srcId="{C485234D-2A72-46D8-9927-69F44582D7EB}" destId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{66B95AFE-D19E-43DA-9875-90B5E25D8299}" type="presParOf" srcId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" destId="{8B63C3EA-58A2-41D8-AEC8-3636CC89279E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{B96231C7-5046-4074-AB7B-376DB25BE2CC}" type="presParOf" srcId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" destId="{1C554A57-D4C3-4F6B-9AEA-994C5AFC5478}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{863C4A79-CC7D-4D0F-8C47-5173B63D6A2D}" type="presParOf" srcId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" destId="{D68C40A6-16A7-4311-A57F-CE79F426AFD1}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{DA5901E6-BDA2-4E90-B9DA-6333B46BED4F}" type="presParOf" srcId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" destId="{A9DC12E5-5751-4E9B-B801-146F2BA82C23}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{381DFCDC-0604-4ADB-92C3-9E09265F640C}" type="presParOf" srcId="{4C700335-D796-4831-81B1-03DCEEA4F95C}" destId="{E19A272F-5949-4267-8D07-2D4DECFCA9FB}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{21EC946C-2607-4655-90D8-5BD4B840640E}" type="presParOf" srcId="{C485234D-2A72-46D8-9927-69F44582D7EB}" destId="{05EA1FBA-FC78-4FBD-B71B-B8953D763BA3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{F1A8C6DC-98E0-4DC7-8A5D-FE931B17CAB4}" type="presParOf" srcId="{C485234D-2A72-46D8-9927-69F44582D7EB}" destId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{9E45E51F-4331-45C4-A557-EDA7986835A9}" type="presParOf" srcId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" destId="{2463DB57-E871-4076-843E-63355EBE4089}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{259EC7B1-1581-43FE-B1B5-36EFE7B0E2C2}" type="presParOf" srcId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" destId="{3129D695-B0BD-4270-8775-246C561F74E1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{EC2F209A-483B-496E-80D2-38B0502EEA98}" type="presParOf" srcId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" destId="{030CBB8D-3D33-4A58-8353-258CA0D340DF}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{433B05E5-39F8-4182-AE26-DB470654EE4A}" type="presParOf" srcId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" destId="{4951CCCD-A9EB-48D7-AC4C-3ACCC24050EF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{86D77434-E43E-4B99-9875-C5E36E57DDD9}" type="presParOf" srcId="{ABA48D0E-2ADD-47EA-A4A1-916315A8F681}" destId="{7051978A-850B-4045-B63B-46690FA2C644}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{1F9D1585-76EB-47BC-8185-40D0A6C037C7}" type="presParOf" srcId="{C485234D-2A72-46D8-9927-69F44582D7EB}" destId="{FDD68D43-48DD-4EC2-9CB8-57854217201B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{70BD241C-30A8-4F93-A6FE-6574B02E8A20}" type="presParOf" srcId="{C485234D-2A72-46D8-9927-69F44582D7EB}" destId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{9872381A-A7DC-4284-ACBD-5750B60E8D21}" type="presParOf" srcId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" destId="{0E15A997-F23C-4D9C-8D9C-CD748B7A1A0B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{49D52439-EA8E-4AF9-9F96-0D581D6AB904}" type="presParOf" srcId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" destId="{E2D51EA1-3764-4196-AAD4-CEE53F8FAE86}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{C31A7764-7044-4AE1-8072-D0E36FDB9699}" type="presParOf" srcId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" destId="{ACAD34C4-9E1E-410C-9EA3-3D1DB17C0384}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{3CC7EA31-985E-4DEE-AC58-E00E0780050C}" type="presParOf" srcId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" destId="{CDD04FE5-C1E6-497D-9580-AB3DFA6D01A7}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
     <dgm:cxn modelId="{54E43C85-3CDB-4AD8-90AA-8B2905C08F48}" type="presParOf" srcId="{F2E4ACD2-D988-4817-8F85-59F360DE7601}" destId="{6210189A-198D-4DEC-84E7-9A0A8DB436FE}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/AlternatingHexagons"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId12" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId21" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
     <a:ext uri="{C62137D5-CB1D-491B-B009-E17868A290BF}">
       <dgm14:recolorImg xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" val="1"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{8B63C3EA-58A2-41D8-AEC8-3636CC89279E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
           <a:off x="2414159" y="77407"/>
           <a:ext cx="1186160" cy="1031959"/>
@@ -25469,85 +17941,92 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A96D02-D11B-4792-A4AE-50083FDC32D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>3808</Characters>
+  <Pages>9</Pages>
+  <Words>1976</Words>
+  <Characters>13661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>296</Lines>
+  <Paragraphs>195</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10468</CharactersWithSpaces>
+  <CharactersWithSpaces>15442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Editor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0105c8aa677666f5d23903bb07b0b0ebdd2701733ee17dba347c49ba1b54f8e7</vt:lpwstr>